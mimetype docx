--- v0 (2026-03-01)
+++ v1 (2026-06-21)
@@ -44,80 +44,82 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №66/18.08.2020 по търг. д. №396/2019 на ВКС, ТК, II т.о., докладвано от съдия Николай Марков</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
+        <w:t>Ако между страните е определена точна дата на падеж на задължението, като предварително им е известно, че изтича в неработен ден и не е определено, че срокът се брои по дни, следва ли да се прилага нормата на чл.72, ал.2 от ЗЗД и падежът да се удължава до първия работен ден след определената между страните дата на падеж.</w:t>
+        <w:br/>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Разпоредбата на чл.72 от ЗЗД, относима към пресмятането на свързаните с изпълнението на правните сделки срокове, предвижда броене на сроковете по месеци /ал.1, изр.1/, седмици /ал.1, изр.2/ и дни /ал.1, изр.3/, както и правилото, че когато последният ден от срока е неприсъствен, срокът свършва в първия следващ присъствен ден /ал.2/. Визираната законова норма е диспозитивна и намира приложение само при липса на изрични уговорки между страните относно начина на изчисляване на уговорените срокове за изпълнение на задължение – възможността, страните изрично да определят, както срока за изпълнение на задължението, така и начина на определянето и изчисляването на този срок, по никакъв начин не противоречи на обществения интерес, на интересите на страните по правоотношението и на третите лица, имащи интерес във връзка с това правоотношение. В този смисъл страните могат в отклонение от правилото на чл.72, ал.2 от ЗЗД, да постигнат съгласие, че срокът, в който задължението следва да бъде изпълнено, ще изтече в последния му ден, независимо, че този ден е неприсъствен /респективно, че падежът на задължението ще настъпи в неприсъствен ден/, стига това ясно да следва от действителната им воля и изпълнението на конкретното задължение да е обективно възможно в уговорения срок, респективно на уговорения падеж.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>