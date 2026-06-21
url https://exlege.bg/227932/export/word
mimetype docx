--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №74/24.06.2019 по търг. д. №2452/2018 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По приложението на чл. 155, т. 1 ТЗ.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>"Важни причини" за прекратяване на дружество с ограничена отговорност, по смисъла на разпоредбата, могат да бъдат разнообразни по съдържание факти и обстоятелства, поради което наличието им се преценява конкретно,във всеки отделен случай, но в рамките на следните общи параметри : 1/ преценката следва да изхожда винаги от интересите на дружеството като цяло,а не на отделния съдружник и 2/ причините следва да съставляват непреодолима пречка за осъществяване дейността на дружеството, Индиция за „важна причина„,по смисъла на чл.155 т.1 ТЗ може да е продължителен период на неосъществяване на търговската дейност, за която дружеството е регистрирано, в който случай, обаче, са от значение причините за това бездействие – липса на воля или тенденциозно поведение на мнозинството / или блокиращата квота / съдружници, в този смисъл съставляващо непреодолимо нелоялно поведение. Трайната нерентабилност и тенденцията към натрупване на задължения, погасяването на които би създало сериозни затруднения за функционирането на дружеството и опасност за интересите на кредиторите, са само външни белези на разстройство в дейността на дружеството / така реш.№ 159 по т.д.№ 389/2009 г. на І т.о. на ВКС /, но сами по себе си не обуславят непреодолим характер, тъй като не свидетелстват за причината за това. В реш.№ 21 по т.д.№ 471/2009 г. на І т.о. на ВКС, за да отрече наличието на предпоставки за прекратяване на дружеството, на основание чл.155 т.1 ТЗ, съдът е преценил, че влошеното му финансово състояние не е резултат от бездействието на съдружниците, дезинтересирането им или липса на перспектива. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>