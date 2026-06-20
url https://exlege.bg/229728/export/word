--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №25/12.02.2016 по гр. д. №4119/2015 на ВКС, ГК, I г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Следва ли при намаляване на общо завещание да се образува наследствена маса, а намаляването да не се свежда до дроб, равна на запазената част от наследството.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t> Когато завещателното разпореждане е универсално /тоест, когато с него наследодателят се е разпоредил с цялото си имущество или с дробна част от него/, съгласно чл.16, ал.1 ЗН то придава качеството на наследник на лицето, в полза на което е направено. Като наследник, лицето, в полза на което е направено универсалното завещание, придобива не само всички права на наследодателя, но и става отговорно за всички негови задължения. Поради това при предявен иск за намаляване на универсалното завещание до размера на запазената част на наследник по закон не е нужно да бъде образувана маса по чл.31 ЗН, а намалението следва да се извърши направо в дробна част, съответстваща на запазената част на наследника по закон съобразно разпоредбата на чл.29 ЗН. Образуването на наследствена маса по чл.31 ЗН е необходимо само тогава, когато е завещана определена вещ или вземане /тоест, само при завет/, за да може да се определи чистия актив на наследството, тъй като само от този актив могат да се облагодетелстват заветниците.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>