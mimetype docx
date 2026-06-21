--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №198/02.10.2013 по гр. д. №1420/2012 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За съдържанието и характеристиките на понятието „колективен интерес”по смисъла на чл.379 ал.3 ГПК и по-специално: следва ли колективният интерес да се разбира като сбор от индивидуални притезания, които се явяват колективни единствено поради общността на вредите? Общата воля на колектива достатъчна ли е, за да определи наличие на колективен интерес? Преценката на съда до това дали посоченият от ищеца като колективен интерес е допустим от закона,ли се свежда</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>