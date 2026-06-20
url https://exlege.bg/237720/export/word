--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №28/24.07.2019 по търг. д. №1795/2018 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t> Неудовлетворените съобразно чл.661, ал.3 ТЗ вземания от текущо възнаграждение на синдика подлежат ли на предявяване в производството по несъстоятелност, за да биха се ползвали от последиците на спиране на давността, съгласно чл.685а ТЗ, или като „разноски по несъстоятелността” по чл.722, ал.1, т.3 ТЗ вр. чл.723, т.2 ТЗ подлежат на удовлетворяване, предпоставено единствено от наличието на достатъчно средства в масата на несъстоятелността и без за същите да са приложими правилата на погасителната давност.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неудовлетворените съобразно чл.661, ал.3 ТЗ вземания от текущо възнаграждение на действащия синдик не подлежат на предявяване в производството по несъстоятелност и не се ползват от последиците на спиране на давността, съгласно чл.685а ТЗ; За тези вземания се прилага погасителната давност по чл.111, б.”в” ЗЗД, независимо от качеството им на разноски по несъстоятелността по смисъла на чл.722, ал.1, т.3 вр. чл.723 ТЗ и от наличието на достатъчно средства в масата на несъстоятелността за удовлетворяването им.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>