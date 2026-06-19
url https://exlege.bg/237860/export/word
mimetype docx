--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Оспорената разпоредба на чл. 82, ал. 4 ППЗИНЗС е издадена при допуснати съществени нарушения на административнопроизводствени правила. Не са налице изобщо мотиви към проекта за утвърждаване на Правилника с изискваното в чл. 28, ал. 2 ЗНА съдържание и в нарушение на чл. 26, ал. 2 ЗНА на заинтересованите лица не е предоставена възможност да правят предложения и становища. Оспорваната разпоредба противоречи на материалноправните разпоредби от по-висок ранг, тъй като ограничава правото на лишените от свобода да получават една хранителна пратка месечно само до чужди граждани, което е нарушение на чл. 98, ал. 2, изр. 1 ЗИНЗС. Разпоредбата е в нарушение на чл. 6, ал. 2 от Конституцията на Република България, тъй като е допуснато ограничение на правата на лишени от свобода лица, които не са чужди граждани, като правото по чл. 98, ал. 2, изр. 1 ЗИНЗС е за всички лишени от свобода лица. Отмяната изцяло на оспорената разпоредба не би довело до непълнота, тъй като липсващата уредба следва да бъде заместена със законовата уредба на чл. 98, ал. 2, изр. 1 ЗИНЗС, постигайки равно третиране.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>