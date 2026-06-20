--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t>Съдът припомня, че правото на справедливо гледане на делото от съд, както е гарантирано от член 6 § 1 от Конвенцията, трябва да се тълкува в светлината на Преамбюла към Конвенцията, който обявява, в съответната си част, върховенството на закона за част от общото наследство на договарящите държави. Един от основните аспекти на върховенството на закона е принципът на правната сигурност, който изисква, наред с други неща, когато съдилищата окончателно са решили даден въпрос, тяхното решение да не бъде оспорвано. Правната сигурност предполага спазване на принципа res judicata, т. е. принципа за окончателност на съдебните решения. Отклоненията от този принцип са оправдани само когато са наложени от обстоятелства от съществен и убедителен характер. Съдът счита, че правото на страна по дело на съд би било също толкова илюзорно, ако правната система на държавата позволява съдебно решение, което е станало окончателно и задължително, да бъде отменено от по-висок съд по искане, направено от държавен служител. Съдът счита, че съдебните системи, характеризиращи се с процедурата на възражение (протест) и следователно с риска окончателни решения да бъдат отменяни многократно, както се случва в настоящия случай, са като такива несъвместими с принципа на правната сигурност, който е един от основните аспекти на върховенството на закона за целите на член 6 § 1 от Конвенцията.</w:t>
+        <w:t>Съдът припомня, че правото на справедливо гледане на делото от съд, както е гарантирано от член 6 § 1 от Конвенцията, трябва да се тълкува в светлината на Преамбюла към Конвенцията, който обявява, в съответната си част, върховенството на закона за част от общото наследство на договарящите държави. Един от основните аспекти на върховенството на закона е принципът на правната сигурност, който изисква, наред с други неща, когато съдилищата окончателно са решили даден въпрос, тяхното решение да не бъде оспорвано. Правната сигурност предполага спазване на принципа res judicata, т. е. принципа за окончателност на съдебните решения. Този принцип настоява, че никоя страна няма право да търси преразглеждане на окончателно и задължително решение просто с цел повторно разглеждане и ново решение на делото. Съдът счита, че правото на страна по дело на съд би било също толкова илюзорно, ако правната система на държавата позволява съдебно решение, което е станало окончателно и задължително, да бъде отменено от по-висок съд по искане, направено от държавен служител. Използвайки процедурата за надзорно преразглеждане, за да отмени решението, Президиумът на Белгородския регионален съд нарушава принципа на правната сигурност и „правото на съд“ на жалбоподателя по член 6 § 1 от Конвенцията. Съдът счита, че съдебните системи, характеризиращи се с процедурата на възражение (протест) и следователно с риска окончателни решения да бъдат отменяни многократно, както се случва в настоящия случай, са като такива несъвместими с принципа на правната сигурност, който е един от основните аспекти на върховенството на закона за целите на член 6 § 1 от Конвенцията.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>