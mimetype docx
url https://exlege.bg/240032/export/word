--- v0 (2026-02-17)
+++ v1 (2026-06-14)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №68/16.06.2020 по търг. д. №932/2019 на ВКС, ТК, I т.о., докладвано от съдия Ирина Петрова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При спиране действието на предоставена концесия за добив на подземни богатства на основание чл.68,ал.1 от Закона за подземните богатства поради нарушаване клаузите на сключения концесионен договор, дължи ли концесионерът концесионно плащане за периода на спирането.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При спиране действието на предоставена концесия за добив на подземни богатства на основание чл.68,ал.1 от Закона за подземните богатства) поради нарушаване клаузите на сключения концесионен договор концесионерът дължи концесионно плащане за периода на спирането се извежда и от разпоредбата на чл.68,ал.3, предл.последно ЗПБ - освен че не може да упражнява правата си по договора, концесионерът няма право и да търси обезщетения за пропуснати ползи за периода на спиране; Аргумент за застъпваната теза е и текстът на чл.68,ал.5 - спирането на дейностите на концесионера не удължава срока на договора за концесия. Тези разпоредби очертават ясно изразената санкционна функция на спирането на концесията по чл.68,ал.1 ЗПБ. По време на действието на мярката концесионерът няма да упражнява дейностите си и правата по договора, а за да изпълни спирането своята наказателна и стимулираща функция, титулярът ще дължи концесионното възнаграждение в неговия минимално уговорен в договора - гарантиран размер.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>