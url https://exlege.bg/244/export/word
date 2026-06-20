--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,69 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. При налагане наказание за реална съвкупност съдилищата задължително да преценяват дали с оглед броя на престъпленията, тяхната последователност, време на извършване, характер, степен на обществена опасност на личността на подсъдимия и пр. И при еднородност на наказанията следва да се увеличи общото най-тежко наказание съгласно чл. 40, ал. 1 НК. За приложението на чл. 40, ал. 1 НК не е необходимо наказанията за всички престъпления да са еднородни. Достатъчно е, ако поне за едно от престъпленията е определено еднородно наказание с най-тежкото. Наказанието може да се увеличи по чл. 40, ал. 1 НК независимо от това, дали наказанията за отделните престъпления са определени при отегчаващи, смекчаващи или изключителни или многобройни смекчаващи обстоятелства. Наказанията конфискация и глоба могат да се присъединят изцяло или отчасти към най-тежкото наказание независимо от това, дали те са наложени като основно, или като допълнително наказание.</w:t>
+        <w:br/>
+        <w:t>2. При налагане на общо наказание съдилищата да посочат винаги и началото на срока за лишаване от права по чл. 28 НК.</w:t>
+        <w:br/>
+        <w:t>3. За изтърпяно наказание по смисъла на чл. 39, ал. 3 НК се счита и изтърпяното такова по обвинение, завършило с оправдателна присъда, щом като условията за приспадане са били налице преди постановяването и. Следва да се зачита и изтърпяното наказание за престъпление, което впоследствие е било амнистирано.</w:t>
+        <w:br/>
+        <w:t>4. Определението по чл. 25 НПК да се постановява в открито заседание с призоваване на подсъдимия.</w:t>
+        <w:br/>
+        <w:t>5. Определението по чл. 25 НПК влиза в сила и може да бъде отменявано само по реда на обжалването или при условията на чл. 248 или 254 НПК.</w:t>
+        <w:br/>
+        <w:t>6. При разглеждане на делата и постановяване определение по чл. 25 НПК да се следи дали са събрани пълни данни за предишните осъждания на подсъдимия. Пленумът препоръчва да се изискват при необходимост и преписи от предишните присъди. Да се извършва проверка дали не са постановени след това и други влезли в сила присъди.</w:t>
+        <w:br/>
+        <w:t>7. Съдилищата да следят служебно дали е налице реална съвкупност и да налагат общо наказание за изтърпяване, когато постановяват последваща присъда. Когато това става с определение по чл. 25 НПК, да се налага общо наказание не само по посочените от подсъдимия присъди, а по всички известни на съда присъди.</w:t>
+        <w:br/>
+        <w:t>8. Наказанието за продължавано престъпление, започнало преди влизане в сила на присъда за друго престъпление, но завършило след това, се изтърпява отделно съгласно чл. 41 НК.</w:t>
+        <w:br/>
+        <w:t>9. Когато няколко престъпления са едновременно в реална съвкупност и рецидив, да се налага общо наказание за съвкупността по онези присъди, за които са налице условията за това, и то в най-благоприятно съчетание за осъдения, като се има пред вид размерът на наложеното общо наказание и наказанието, което следва да се изтърпи отделно съгласно чл. 41 НК.</w:t>
+        <w:br/>
+        <w:t>10. При налагане наказания за престъпления, извършени, след като деецът е осъждан преди това за друго престъпление, да не се подценява повишената обществена опасност на тази престъпност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>