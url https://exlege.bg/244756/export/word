--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По въпроса за приложението на чл. 48 до чл. 51 ПИКЕЕ в случаите когато са били действащи към датата на извършване на техническата проверка на СТИ, се приема, че дори и да е налице непълнота в тези разпоредби, тя следва да бъде запълнена при прилагане на правилото на чл.183 ГПК и на общия принцип за недопускане на неоснователно обогатяване. За да възникне правното задължение на крайния клиент за заплащане на продажната цена, доставчикът следва да установи в процеса на доказване по правилата на чл.154, ал.1 ГПК действително доставеното количество електроенергия за минал период, вкл. и в случаите когато е доказано по несъмнен начин, че върху СТИ е извършено неправомерно въздействие, в резултат на което с него е измерена цялата доставена енергия, но последната не е отчетена правилно. Неправилно отчетеното количество на реално доставена електроенергия не поражда имуществена отговорност за крайния клиент за виновно причинени на крайния снабдител имуществени вреди по реда на чл.79, ал.2, вр. чл.82 ЗЗД, а парично притезание в патримониума на продавача, представляващо продажна цена за действително, реално доставено количество електрическа енергия през съответния период, за който е начислена. /арг. чл. 200, ал. 2 ЗЗД/.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>