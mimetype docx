--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6016/10.01.2022 по търг. д. №2082/2020 на ВКС, ТК, II т.о., докладвано от съдия Емилия Василева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При определяне степента на съпричиняването подлежи ли на съпоставка тежестта на нарушението на делинквента и това на увредения, за да бъде установен действителният обем, в който всеки един от тях е допринесъл за настъпването на пътното произшествие?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Необходимо да се направи сравнение на поведението на участниците в ПТП, като съразмерността на действията /бездействията/ на пострадалия с останалите фактори, причинили произшествието, ще определят и приноса му за настъпването на вредите. При преценка поведението на пострадалия решаващият съд следва да има предвид не само разпоредбата на чл. 20, ал. 2 ЗДвП и завишената отговорност на водача на моторното превозно средство за осигуряване безопасност на движението спрямо тази на пешеходците, не само задължението на водача да избере подходяща скорост на движение на управляваното МПС, която би му позволила да спре в зоната на своята видимост при поява на препятствие на пътя, което водачът на съответното МПС е могъл и е бил длъжен да предвиди. Съдът трябва да отчита също поведението на пострадалия, всички негови действия и допуснати от него нарушения на правилата за движение по пътищата, като съобрази и относимите правни норми, уреждащи задълженията на пътуващите в МПС лица по отношение поставянето на предпазен колан. След съпоставяне на поведението и действията на всички участници в съответното ПТП и отчитане тежестта на допуснатите от всеки нарушения, довели до настъпване на вредоносния резултат, съдът следва да определи конкретния принос за причиняване на съответното ПТП на всеки един от участниците, включително съпричиняване от страна на пострадалия и да разпредели отговорността за причиняването на деликта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>