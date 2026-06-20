--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6027/06.01.2022 по гр. д. №4103/2020 на ВКС, ГК, IV г.о., докладвано от съдия Мими Фурнаджиева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Законосъобразно ли е прекратяването на трудовото правоотношение по чл. 328, ал. 1, т. 6 КТ, когато работодателят въвежда с длъжностната характеристика по-високи квалификационни изисквания за заемане на длъжността от нормативно установените.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 328, ал. 1, т. 6 КТ, работодателят може да прекрати трудовия договор, като отправи писмено предизвестие до работника или служителя в сроковете по чл. 326, ал. 2 КТ, когато работникът или служителя не притежава необходимото образование или професионална квалификация за изпълняваната работа. Съдебната практика константно приема, че изискванията за образование и квалификация за заемане на определена длъжност могат да бъдат предвидени в закон, в друг по-нисък по степен нормативен акт или в длъжностната характеристика. Когато изискванията са предвидени в закон или друг нормативен акт, работодателят е длъжен да съобрази тези изисквания в длъжностната характеристика. С оглед особеностите на конкретната работа и нуждите на предприятието, работодателят може да въведе и по-високи изисквания за образование и квалификация за заемане на определена длъжност от нормативно установените.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>