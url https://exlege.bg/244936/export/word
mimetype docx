--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Искът с правно основание чл. 240, ал. 2 от ТЗ засяга отговорността на член на съвет на акционерно дружество, включително управителен съвет на акционерно дружество, за причинените от неговото управление вреди. Отговорността е специална, относно извършването на действия в нарушение на задълженията, произтичащи от договора за управление и пряко от закона, като отговорността е за действия или бездействия, извършени умишлено или небрежно. Следва да се установи неизпълнението на задълженията, неполагане на дължимата грижа съгласно предвиденото в чл. 237, ал. 2 от ТЗ. Възможно е да има изключване на вината, с оглед доказване от члена на управителния съвет, че няма вина за настъпилите вреди, съгласно правилото на чл. 240, ал. 3 от ТЗ. На обезщетяване подлежат вредите, които са в пряка причинно-следствена връзка с неизпълнение на задълженията от страна на изпълнителния директор. В случая макар и да има реализиране на отговорността на администратор на банка, изпълнителен директор, на основание чл. 57 ал. 3 от З., изцяло е приложима нормата на чл. 240, ал. 2 от ТЗ съобразно посоченото тълкуване в константната практика на ВКС. При реализиране отговорността на прокуриста, на основание чл. 57, ал. 3 от З., вр. чл. 79, ал. 1 от ЗЗД, са от значение действията и бездействията, осъществени в качеството му на администратор на банката съобразно възлагането, извършено с договор за търговско управление.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>