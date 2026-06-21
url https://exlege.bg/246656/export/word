--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №170/24.01.2019 по търг. д. №2857/2017 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Относно предварителното знание на пострадал при ПТП пътник в автомобил за точното количество на употребения алкохол от страна на неговия водач и въздействието му върху организма на последния, „изразено като количествена величина /съответната концентрацията на алкохол в кръвта”/ (относно съпричиняване на вредите, бел. ред.).</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>[...]В тази връзка ще следва да бъде съобразено разграничението, последователно проведено в мотивите към т. 7 на ТР № 1/23.ХІІ.2015 г. на ОСТК на ВКС по тълк. дело № 1/2014 г.: между допринасянето на пострадалия за възникване на самото ПТП – като правно значим факт, обуславящ възможност за намаляване на дължимото обезщетение, от една страна, и – от друга, приносът на последния за настъпване на вредата спрямо самия него, който факт също води до приложението на чл. 51, ал. 2 ЗЗД. Това разграничение се налага понеже придобилият гражданственост термин „съпричиняване” е с по-тесен обхват при съпоставянето му с използвания в текста на горната разпоредба израз „допринасяне за настъпването на вредите”. В процесната хипотеза К. не е допринесла за настъпване на конкретното ПТП /защото не е била водач на лекия автомобил, в който е пътувала, нито по друг начин е въздействала пряко върху управлението му/, но с поведението си е спомогнала за собственото си непоправимо увреждане. Като „рисково” следва да бъде квалифицирано поведение, изразяващо се в пътуване в МПС, чиито водач е употребил алкохол, когато то се явява проява на съзнателен и свободно формиран избор на увредения, „по отношение на когото е налице знание за този факт, или- възможност за узнаването му при проявена нормална дължима грижа”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>