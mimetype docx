--- v0 (2026-02-04)
+++ v1 (2026-06-22)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При изправност на длъжника по алеаторен договор за даване издръжка в натура кредиторът няма право да трансформира дължащата му се издръжка в натура в парична издръжка, освен когато той по обективни причини не може да даде необходимото съдействие за изпълнението на задължението в натура, в който случай може да иска паричния еквивалент на издръжката в натура, докато тази причина съществува.</w:t>
+        <w:br/>
+        <w:t>При неизправност на длъжника кредиторът има право да иска вместо даване издръжката в натура паричния и еквивалент.</w:t>
+        <w:br/>
+        <w:t>При недаване от кредитора на необходимото съдействие за изпълнението на задължението в натура и длъжникът има право да трансформира задължението си в паричния му еквивалент и да го погасява чрез плащане на съответната сума по установения ред.</w:t>
+        <w:br/>
+        <w:t>В случаите, когато се допуска трансформирането на задължението за даване издръжка в натура в паричния и еквивалент, договорът не променя своя характер. Той не се превръща в договор за рента. Същият продължава да обслужва страните с оглед целта, за която е сключен, и не влиза в противоречие с правилата на социалистическото общежитие. Сумите, които се плащат, се дават пак с оглед задоволяване жизнените и битови нужди на кредитора, а не за създаване на нетрудови доходи на последния и осигуряване съществуването му, без да работи, каквато цел по начало има договорът за рента, с оглед на което и един такъв договор би противоречил на правилата на социалистическото общежитие.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>