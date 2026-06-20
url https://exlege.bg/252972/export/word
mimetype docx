--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Следвало ли е, за да придобие правото на собственост чрез способа по чл.79 ЗС, ответникът (сега касатор) да се позове на придобивна давност по отношение на всеки от предишните приобретатели (според приложените нотариални актове) на имота, както и следвало ли е спрямо всеки един от предишните приобретатели да изтече давностния срок по чл.79 ЗС?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>