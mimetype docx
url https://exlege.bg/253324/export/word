--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6020/08.10.2021 по гр. д. №1043/2020 на ВКС, ГК, IV г.о., докладвано от съдия Боян Цонев</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Опорочен ли е съдебен акт, постановен по гражданско дело от съдия, определен за докладчик/член на съдебния състав в нарушение на правилата за случайно разпределение на делата.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилото за разпределението на делата и преписките на принципа на случайния подбор е въведено законодателно със ЗСВ (ЗАКОН ЗА СЪДЕБНАТА ВЛАСТ) от 1994 г., отм., считано от 12.05.2006 г., с новия чл. 12а (ДВ бр. 39/2006 г.). То е доразвито в чл. 9, ал. 1 на сега действащия ЗСВ (ЗАКОН ЗА СЪДЕБНАТА ВЛАСТ), обн. ДВ, бр. 64/07.08.2007 г. Целта на разпоредбата е да се избегнат възможностите за оказване на натиск върху съдиите, да се гарантира тяхната безпристрастност, както и да изключи предположения у наблюдателите за въздействие и предубеденост на съдията и съдебния състав (съда). Съблюдаването на установения ред, по който се разпределя делото на съдия-докладчик, е съответно на принципа за справедлив процес и конкретно с изискването по чл. 6, § 1 от ЕКПЧОС – делото на всяко лице, при решаването на правен спор относно неговите граждански права и задължения, да се гледа от съд, създаден в съответствие със закона, каквато е и трайната практика на Съда по правата на човека. Изразът „създаден в съответствие със закона” включва не само правното основание за самото съществуване на съда, но и спазването от съда на конкретните правила, които го регламентират, вкл. относно разпределението на делото/преписката на определен съдия. Следователно съдът, който е постановил съдебен акт в нарушение на правилата за случайно разпределение на преписките и делата, е незаконен. Това заключение в гражданския процес следва да се съобрази със спецификата на производството и характера на съдебния акт, възможността за обжалване пред друг съд и правомощията на последния, за да се определи вида на порока – незаконосъобразност, недопустимост или нищожност на съдебния акт. По общо правило, съдебен акт, постановен в гражданския процес от незаконен състав, е нищожен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>