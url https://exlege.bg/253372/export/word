--- v0 (2026-03-23)
+++ v1 (2026-06-22)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6018/06.10.2021 по гр. д. №4101/2020 на ВКС, ГК, III г.о., докладвано от съдия Филип Владимиров</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Длъжен ли е въззивният съд да обсъди в мотивите си всички допустими и относими към предмета на спора доводи, твърдения и възражения на страните, както и всички събрани по делото доказателства?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът, вкл. въззивният е длъжен, съгласно чл. 12, чл. 235, ал. 2 и чл. 236, ал. 2 ГПК да изложи мотиви по всички възражения на страните, направени във връзка с правни доводи, от които черпят своите права, както и събраните по искания на страните доказателства във връзка с техните доводи. Преценката на всички правно релевантни факти, от които произтича спорното право, както и обсъждането на всички събрани по надлежния процесуален ред доказателства във връзка с тези факти, съдът следва да отрази в мотивите си, като посочи въз основа на кои доказателства намира едни факти за установени, други за неустановени.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>