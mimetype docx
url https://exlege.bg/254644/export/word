--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6011/18.10.2021 по гр. д. №46/2021 на ВКС, ГК, II г.о., докладвано от съдия Розинела Янчева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За правилното определяне предмета на спора при предявен иск по чл. 14, ал. 4 ЗСПЗЗ.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Спорът по делото е за точното местоположение на двата имота в старите им реални граници, в който случай искът по чл. 14, ал. 4 ЗСПЗЗ е единственият способ да се установи имотът на коя от страните е бил ситуиран на мястото, съответстващо на процесния имот. Съгласно възприетото в решение № 18/19.02.2016 г. по гр. д. № 4592/2015 г. на ВКС, ІІ г. о., което се споделя изцяло и от настоящия съдебен състав, в тази хипотеза предмет на доказване е не правото на собственост, а старите реални граници към момента на обобществяване на притежаваните от всяка от страните имоти и в този случай за установяване на собствеността е достатъчен всеки от документите, визирани в чл. 12 ЗСПЗЗ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>