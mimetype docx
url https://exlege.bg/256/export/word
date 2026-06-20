--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,57 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Отговорност по чл. 49 ЗЗД възниква за лицето, което е възложило работата другиму: а) Когато вредите са причинени виновно от лицето, на което е възложена работата, чрез действия, които съставляват извършване на възложената работа, или чрез бездействия за изпълнение на задължения, които произтичат от закона, техническите и други правила или от характера на работата. б) Когато вредите са причинени виновно от лицето, на което е възложена работата, чрез действия, които не съставляват изпълнение на самата работа, но са пряко свързани с него. В този случай вредите се явяват причинени по повод изпълнението на възложената работа. Отговорност по чл. 49 ЗЗД съществува и когато причинителят на увреждането е нарушил дадените му указания или надлежните правила за извършване на възложената работа.</w:t>
+        <w:br/>
+        <w:t>2. Отговорност по чл. 49 ЗЗД не възниква, когато увреждането е резултат на лични отношения между причинителя и увредения, макар и тези лични отношения да са възникнали при или по повод изпълнението на възложената работа.</w:t>
+        <w:br/>
+        <w:t>3. Поверяването на причинителя на вредите на вещите, оръдията, оръжията и пр. за извършване на възложената работа само по себе си не е основание за възникване отговорност по чл. 49 ЗЗД. Необходимо е увреждането с тях да е причинено при или по повод изпълнението на възложената работа.</w:t>
+        <w:br/>
+        <w:t>4. Обръща внимание на съдилищата, когато разглеждат дела за непозволено увреждане по чл. 49 ЗЗД, да излагат изчерпателни съображения защо приемат, че е налице или не такава отговорност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>