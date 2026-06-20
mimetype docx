--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,79 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Пленумът на ВС обръща внимание на съдилищата за отклоненията от дадените указания с п. 1/1953 г., както и да даде нови указания за формата и съдържанието на съдебните актове.</w:t>
+        <w:br/>
+        <w:t>I. За присъдите и решенията на първоинстанционните съдилища</w:t>
+        <w:br/>
+        <w:t>1. Съдът да установи и прецени правилно фактите и обстоятелствата по делото. В съобразителната част на решенията на първоинстанционните съдилища по гражданските дела да се излага ясно кои обстоятелства са безспорни и кои са спорни. Да се обсъждат събраните доказателствени материали и направените от страните доводи и възражения по делото, които имат съществено значение за правилното решаване на делото. Съдът да изложи съображения защо приема за достоверни едни доказателствени материали, а отхвърля други. В решенията по гражданските дела съдилищата да излагат съображения по въпросите, които са длъжни служебно да разрешат. В мотивите на съдебните актове да се сочи правната квалификация с оглед на приетата фактическа обстановка.</w:t>
+        <w:br/>
+        <w:t>2. В съобразителната част на някои присъди да се сочи какво наказание следва да се наложи на подсъдимия. В мотивите трябва изрично да се посочат видът и размерът на наказанието, като пълно се изложат всички обстоятелства, които съдът е имал пред вид, за да определи наказанието. Да се излагат съображения защо се налага едното или другото от алтернативно предвидените наказания.</w:t>
+        <w:br/>
+        <w:t>3. Да се обсъжда въпросът дали следва да се отложи изпълнението на наказанието, когато няма законна пречка за отлагане изпълнението му, като се мотивира защо е наложително изтърпяването на наказанието или защо то трябва да се отложи.</w:t>
+        <w:br/>
+        <w:t>4. Да се излагат съображенията за уважаването или отхвърлянето на предявените граждански искове по наказателните дела. Това е така както за исковете за имуществените, така и за неимуществените вреди. Да се изследва дали вредите са причинени от работниците или служителите във връзка или по повод на възложената им работа, или са произлезли от вещта.</w:t>
+        <w:br/>
+        <w:t>5. В мотивите към решенията по бракоразводните дела да се излагат достатъчни и убедителни съображения за предоставяне ползуването на семейното жилище. Да се обсъждат доводите на страните. Да се излагат достатъчно убедителни съображения за предоставянето упражняването на родителските права над малолетните и непълнолетните деца на единия от родителите.</w:t>
+        <w:br/>
+        <w:t>6. Съдилищата да обсъждат възможността да приложат разпоредбите на чл. 40 НК, когато подсъдимите са извършили няколко престъпления в реална съвкупност и наложените наказания са еднородни.</w:t>
+        <w:br/>
+        <w:t>II. За второинстанционните решения</w:t>
+        <w:br/>
+        <w:t>1. Мотивите на решенията на тези съдилища да са изготвени конкретно; да се взема становище по изтъкнатите основания за отменяване на обжалваните присъди и решения, както и да се извършва служебна проверка на правилността на същите. Да се изтъкнат конкретни съображения защо не са налице основанията съответно по чл. 207 и 232 НПК за отменяването на обжалваните съдебни актове.</w:t>
+        <w:br/>
+        <w:t>2. Второинстанционните съдилища да намаляват определените от първоинстанционните съдилища наказания или отлагат изпълнението на същите, като излагат достатъчни и убедителни съображения, за да се разбере, че определените наказания са в явно несъответствие с обществената опасност на деянието и дееца. Вместо да обсъждат всичките обстоятелства, които имат значение за това, и да излагат убедителни съображения за наличие на основание по чл. 232, б. "д" НПК за изменяването на присъдите, второинстанционните съдилища се задоволяват да изтъкнат само, "че наложеното наказание е тежко и следва да се измени".</w:t>
+        <w:br/>
+        <w:t>3. В решенията на второинстанционните съдилища да се посочват текстовете на закона, които са нарушени с обжалвания съдебен акт. Необходимо е както да се посочи законът, който е нарушен, така и да се даде точното тълкуване на този закон и това тълкуване да бъде достатъчно мотивирано, за да няма никакво съмнение за точния разум на закона.</w:t>
+        <w:br/>
+        <w:t>4. Констатират се случаи по наказателни дела второинстанционните съдилища да не разграничават и уточняват и да не излагат подробни съображения за наличието на основанията за отменяването на обжалваните съдебни актове по смисъла на чл. 232 НПК и по-конкретно да не излагат подробни и точни съображения за наличието на предпоставките на чл. 234 НПК, които дават възможност второинстанционният съд, като отмени обжалваната присъда, сам да реши делото, без да го връща на първоинстанционния съд за ново разглеждане.</w:t>
+        <w:br/>
+        <w:t>5. Недостатъчно прецизно по гражданските дела се мотивират основанията за отменяването на обжалваните решения по смисъла на чл. 207 ГПК въпреки дадените подробни указания с п. № 7 от 27.12.1965 г. на Пленума на ВС.</w:t>
+        <w:br/>
+        <w:t>6. Мотивите и диспозитивът на решението на второинстанционния съд в случаите на чл. 208, ал. 2 и 3 и 210 ГПК и чл. 234 НПК трябва да се състоят от две части - първа част, с която се отменява обжалваният съдебен акт, и втора част, с която съдът решава сам делото, без да го връща на първоинстанционния съд. В много случаи това указание не се спазва пълно и точно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>