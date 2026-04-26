--- v0 (2026-02-22)
+++ v1 (2026-04-26)
@@ -73,113 +73,113 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Управляващите клона не разполагат с правомощието да сключват договори... поради липса на самостоятелна правосубектност на клона и поради липса на предоставена представителна власт за този вид сделка от самия чуждестранен търговец. Съдът споделя извода на КЗК за необоснованост на така посочените основания за отстраняване по чл. 107, т. 2, б. "а" от ЗОП за "Нелсен - Чистота" ЕООД и "ЗМБГ" ЕООД. Не са налице визираните пропуски в описанието на квалификациите на длъжностите "автомеханик" и "мияч" на "Нелсен - Чистота" ЕООД. При "ЗМБГ" ЕООД не са надлежно установени и мотивирани фактически основания за отстраняването, като липсата на изброяване на длъжността „Специалист „GPS-система“ в таблицата „Време за реакция и отговорности“ не може да бъде приета като противоречие, а по отношение на комуникацията с държавни и общински органи становището за несъответствие е необосновано, доколкото е поставено условие за минимум две мерки и такива са описани от участника.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F713DB" w14:textId="5ED6FE89" w:rsidR="00FC2797" w:rsidRPr="00B20476" w:rsidRDefault="00392F10" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>﻿РЕШЕНИЕ№ 1977София, 19.02.2026 г.В ИМЕТО НА НАРОДА </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Мира Райчевапо административно дело № 392/2026 г. </w:t>
+        <w:t>﻿РЕШЕНИЕ№ 1977София, 19.02.2026 г.В ИМЕТО НА НАРОДА</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Върховният административен съд на Република България - Четвърто отделение, в съдебно заседание на двадесет и седми януари две хиляди двадесет и шеста година в състав:Председател:</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">КРЕМЕНА ХАРАЛАНОВАЧленове:</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">МИРА РАЙЧЕВА ЦВЕТАНКА ПАУНОВАпри секретар</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Ирена Асеноваи с участиетона прокурораизслуша докладванотоот съдията</w:t>
+        <w:tab/>
+        <w:br/>
+        <w:tab/>
+        <w:t xml:space="preserve">Мира Райчевапо административно дело № 392/2026 г.</w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">Производството е по реда на чл. 216, ал. 1 от Закона за обществените поръчки /ЗОП/. </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">Образувано е по две касационни жалби: на заместник - кмета на Столична община, чрез пълномощника юрк. А. Петков, и на "Норм Изи Еко София" ДЗЗД, представлявано заедно от управителите Л. Димитров и Д. Огютогулларъ, срещу Решение № 1204 от 17.12.2025г. по преписка № КЗК- 955/958/2025г. на Комисия за защита на конкуренцията /КЗК, Комисията/, с което е отменено Решение № D49670329 от 28.10.2025 г. на зам.-кмета на Столична община /поправено с Решение № D49713327 от 29.10.2025 г. на възложителя/ за определяне на изпълнител, по Обособена позиция № 4 „Четвърта зона – райони: „Илинден“ и „Надежда“, „Сердика“, издадено по процедура за възлагане на „открита“ обществена поръчка, с предмет: „Събиране и транспортиране на отпадъци, почистване и поддържане на улици и места за обществено ползване на територията на Столична община по седем обособени позиции“, открита с Решение № F658987 от 05.06.2025 г. на възложителя и преписката е върната на последния за разглеждане на заявлението за участие на „Норм изи еко София“ ДЗЗД и разглеждане на техническите предложения на „Нелсен - чистота“ ЕООД и „ЗМБГ“ ЕООД, при спазване на задължителните указания, дадени от КЗК в постановения акт. </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">В двете касационни жалби са наведени подробни доводи за незаконосъобразност на атакуваното решение, като необосновано и постановено в нарушение на приложимия процесуален и материален закон, по които се претендира отмяната му и постановяването на нов акт по съществото на спора, с който да бъдат отхвърлени жалбите на „Нелсен - чистота“ ЕООД и „ЗМБГ“ ЕООД, подадена пред КЗК, ведно с присъждане на разноски. </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">В съдебно заседание касационната жалба на заместник - кмета на Столична община се поддържа по наведените в нея доводи от пълномощниците главен юрк. К. Кацева и главен експерт Б. Терзиев, които наред с отправеното и искане за присъждане на юрисконсултско възнаграждение, противопоставят и възражение за прекомерност на разноските, претендирани от насрещните страни с доводи, че спора не се отличава с фактическа и правна сложност. </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">Касационната жалба на "Норм Изи Еко София" ДЗЗД / с участници „Изи Еко Клийн“ ЕООД и „Норм Санаи Юрюнлери Ималят ве Дъш Тиджарет Лимитед Ширкети - клон София КЧТ“/,представлявано заедно от управителите Л. Димитров и Д. Огютогуларъ, се поддържа в открито съдебно заседание от процесуалнте представители адвокат Б. Георгиев и адвокат Д. Костова, по наведените в нея доводи. Отправена е претенция за присъждане на разноски по представен списък. </w:t>
         <w:tab/>
         <w:br/>
         <w:tab/>
         <w:t xml:space="preserve">Ответникът- "Нелсен Чистота" ЕООД, представлявано от управителя В. Христов, чрез пълномощника адвокат Д. Димитрова, изразява мотивирано становище за неоснователност на касационните жалби. </w:t>
         <w:tab/>