--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,82 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №69/05.07.2016 по търг. д. №81/2015 на ВКС, ТК, I т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
+        <w:t>От кой момент започва да тече тригодишния давностен срок по чл.531,ал.1 от ТЗ при издаден запис на заповед с падеж на предявяване, когато същият не е бил предявен?</w:t>
+        <w:br/>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При непредставяне доказателства да е предявен записа на заповед, уговорен като платим на предявяване, специалният тригодишен давностен срок по чл.531, ал.1 ГПК тече от момента на изтичане на едногодишния срок по чл.487, ал.1 ТЗ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>