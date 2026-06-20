--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По иска с пр. осн. чл.59 от ЗЗД се изяснява връзката между обедняването на ищеца и обогатяването на ответника, като произтичащи от общ факт или обща група факти. В ТР №1/95 г. е прието, че искът по чл.7 от ЗВСОНИ – за „възстановяване на собствеността” / според посоченото в закона/ върху имоти по чл.1 и 2 от него е установителен – за установяване нищожността на основанието, по силата на което третото лице е придобило от държавата имот по чл.1 и 2 от ЗВСОНИ. В ТР№1/09 г. на ВКС се сочи: ищците по искове по чл.7 от ЗВСОНИ се легитимират като собственици на имота едва след постановяване на съдебното решение, с което е установена нищожността на придобивната сделка от държавата. Собствеността се счита за възстановена от влизане на закона в сила, но отпадане на пречката за реституция – придобиването на имота от трети лица, става с влизане на решението по чл.7 от ЗВСОНИ в сила. Права, които още не са възникнали не могат да се защитават с искове за собственост. В този случай искът по чл.108 от ЗС би бил преждевременно заведен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>