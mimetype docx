--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №270/10.01.2017 по гр. д. №916/2016 на ВКС, ГК, IV г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Кога родителите не са били в състояние да предотвратят настъпването на вредите, причинени от противоправно поведение не непълнолетното им дете.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Родителите и осиновителите на непълнолетен извършител на деликт отговарят по чл. 48 ЗЗД за уврежданията от противоправното деяние, които те лично не са причинил, като отговорността им не е гаранционно-обезпечителна – вместо непълнолетното дете – деликвент. Родителите и осиновителите имат задължението да формират възгледи, убеждения и привички за поведение на детето, и да го подготвят за живота в обществото, като продължават да се грижат за възпитанието му и да му внушават внимателно отношение при действията му, до навършване на пълнолетие – 18 години. Отговорността им по чл. 48 ЗЗД е поради това лична - за неупражнен родителски контрол и за недостатъчно възпитание на детето. Съгласно чл. 48, ал. 3 ЗЗД те се освобождават от отговорност, ако не са били в състояние да предотвратят настъпването на вредите. Имат се предвид случаите на деликт поради неупражнен по обективни причини надзор от родител/осиновител или неполагане на грижи по доброто възпитание (също по обективни причини) на детето – извършител на деликта. Обективните причини трябва да са от такова естество, че родителят/осиновителят да е бил в невъзможност да предотврати противоправното поведение на непълнолетния, както и да е изключена изобщо възможността той да възпитава и контролира детето.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>