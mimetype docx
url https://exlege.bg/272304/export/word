--- v0 (2026-03-21)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6008/07.06.2021 по търг. д. №941/2020 на ВКС, ТК, II т.о., докладвано от съдия Боян Балевски</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Нищожна ли е клауза в договор за правна защита и съдействие, в която самият адвокат е поел задължение за връщане, при определени условия, на предварително платено, но уговореното с оглед изхода по спора, по смисъла на чл.36 ал.4 ЗАдв, възнаграждение?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно разпоредбата на чл. 36 ал. 4 от ЗАдв възнаграждението може да се уговори в абсолютна сума и/или процент върху определен интерес с оглед изхода на делото, с изключение на възнаграждението за защита по наказателни дела и по граждански дела с нематериален интерес. Следователно, законодателят изрично предвижда принципно валидността на уговорка в договор за правна защита и съдействие, в която част от общия размер на възнаграждението на довереника по такъв договор, да се дължи с оглед изхода по спора-т.е. в зависимост от крайния резултат. Подобна уговорка не влиза в противоречие с нормата в чл.36 ал.1 ЗАдв, уреждаща императивно правото на възнаграждение на адвоката за своя труд и следователно не се явява нищожна по смисъла на чл.26 ал.1 предл.1 ЗЗД като противоречаща на закона. Такава би се явявала уговорка за възнаграждение, с оглед изхода по спора, при която адвокатът, в случай на неблагоприятен за неговия доверител изход, поема да извършва дейност по процесуално представителство изцяло без възнаграждение или например: в размер по-нисък от предвидения в наредба на Висшия адвокатски съвет минимален размер за съответния вид работа/ чл.36 ал.2 ЗАдв/. Всяко друго ограничаване на начина на заплащане на възнаграждението, което не следва от императивните разпоредби на закона и добрите нрави, би било в несъответствие със свободата на договаряне, съгласно чл.9 ЗЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>