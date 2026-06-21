--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът намира, че възражението на правителството за неизчерпване на вътрешноправните средства за защита по отношение на различните набори от производства, висящи на първа или втора инстанция, е основателно. Следователно Съдът обявява тази част от жалбата за недопустима, в съответствие с член 35 § 1 от Конвенцията. Що се отнася до оплакването на жалбоподателя по член 13, че средствата за защита, с които разполага, за да се оплаче от продължителността на производствата, висящи на първа или втора инстанция, са неефективни, то следва да бъде обявено за явно неоснователно съгласно член 35 § 3 от Конвенцията. Съдът не може да не отбележи, че на административните органи им отнема повече от осем години от 28 юни 1994 г., когато Конвенцията влиза в сила по отношение на Словения, за да прехвърлят една част от исковете на жалбоподателя към Окръжния съд на Кран, който от самото начало е имал юрисдикция. Като взема предвид своята съдебна практика по въпроса, Съдът следователно счита, че продължителността на този набор от производства е била прекомерна и не е отговаряла на изискването за „разумен срок“. Съответно, Съдът счита, че в настоящия случай е налице нарушение на член 13 поради липсата на средство за защита по националното законодателство, чрез което жалбоподателят е можел да получи решение, потвърждаващо правото му делото да бъде разгледано в разумен срок, както е посочено в член 6 § 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>