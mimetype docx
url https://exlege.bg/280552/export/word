--- v0 (2026-02-28)
+++ v1 (2026-06-19)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №367/10.05.2019 по търг. д. №2363/2017 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Относно отчитането на съпричиняване по смисъла на чл.51 ал.2 ЗЗД в исковото производство по чл.213 ал.1 КЗ отм., когато имуществено застрахованото и съответно увредено лице и физическото лице, управлявало увреденото МПС, не съвпадат.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Упълномощеният от собственика по застраховка КАСКО водач на увреденото пътно превозно средство, когато застрахователният договор не изключва ППС да се управлява от такъв, не е трето лице, срещу което застрахователят може да се суброгира. Щом застрахователят по застраховка КАСКО не може да се суброгира срещу това лице, то не е и имуществено отговорно. Неговите действия са като на застрахования собственик, респективно се ползват от застрахователната закрила по договора, ето защо при съпричинено от него увреждане не е приложима нормата на чл.53 ЗЗД, а тази на чл.51 ал.2 ЗЗД. Затова, когато от застрахователния договор следва, че застрахованото пътно превозно средство може да бъде управлявано от лице, различно от собственика му, и в производството по чл.213 ал.1 КЗ отм. се установи, че същото има принос за вредоносния резултат, този принос следва да бъде отчетен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>