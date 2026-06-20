--- v0 (2026-03-21)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №15/03.02.2015 по гр. д. №3377/2014 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Допустимо ли е по реда на чл. 542 ГПК да се установява датата на изселване на лице от страната с оглед издадена Заповед № ЛС-03-259 от 03.11.1997г. на Министъра на правосъдието във връзка с режима за установяване на наличието на българско гражданство на лица, които постоянно пребивават в чужбина или са се завърнали в страната.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Производството по чл. 542 ГПК намира приложение само по отношение на юридически факти с правно значение, за които е задължително съставянето на официални свидетелствуващи документи, ако те не са съставени и не могат да бъдат съставени, или макар да са съставени са унищожени или загубени, без да има възможност да бъдат възстановени от органа, компетентен да издава такъв документ. Актовете за гражданско състояние са официални писмени документи, които удостоверяват настъпването на определени юридически факти - раждане, брак, смърт на физическите лица. Когато документът не е съставен, производството по чл. 542 ГПК е допустимо за установяването на тези факти, чиято правна значимост не зависи от съставянето на документ за тях, защото той има спрямо тях само доказателствено значение - раждане или смърт. Когато документът за факта е бил съставен, но впоследствие изгубен или унищожен, производството за установяване на факти може да се използва за установяване, както на факти, за които документът има само доказателствено значение (раждане, смърт), така и на факти, спрямо които той е условие за валидност - сключването на брак. Производството по чл. 542 ГПК е недопустимо, ако законът предвижда друг ред за установяване на съответния факт. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>