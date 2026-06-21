--- v0 (2026-03-21)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №16/18.02.2019 по търг. д. №777/2018 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Допустим ли е иск на заветник, придобил по силата на частно завещание, правата върху дялове в ООД /съотв.ЕООД/ срещу наследници по закон на същия наследодател и изключва ли се правният интерес от такъв иск от разпоредбата на чл.157 ал.1 ТЗ,</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Под дружествен дял в закона / чл.129,131 и чл.137 ал.1,т.2 ТЗ/ и в правната доктрина и практика се разбира от една страна: самото членствено правоотношение като съвкупност от взаимни насрещни права и задължения между съдружник и ООД, а от друга: съответната на дела в капитала част от чистото имущество на дружеството-чл.127 ТЗ.При прекратяване на дружеството този дружествен дял се трансформира в ликвидационен дял. Следователно, във всички случаи на частно завещание с предмет дружествени дялове в еднолично ООД, при положение, че са спазени съответните разпоредби на ЗН (ЗАКОН ЗА НАСЛЕДСТВОТО), последиците на придобиване от заветника на правата по завета на дружествени дялове ще настъпят по отношение на него, независимо от това, дали той разполага с правото да иска продължаване по чл.157 ал.1 ТЗ на дейността на едноличното дружество, доколкото, при липса на такава възможност, ще се пристъпи към прекратяване и ликвидация на самото дружество, а заветникът ще разполага с правото на ликвидационен дял. Или в обобщение на изложеното: правният интерес на заветника от иск за установяване на правото му върху дружествени дялове в ЕООД не е обвързан от наличието или липсата на предвидената в закона възможност по чл.157 ал.1 ТЗ за продължаване дейността на самото дружество, както неправилно е прието в обжалваното въззивно решение. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>