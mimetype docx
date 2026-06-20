--- v0 (2026-03-22)
+++ v1 (2026-06-20)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №347/01.02.2013 по гр. д. №295/2012 на ВКС, ГК, III г.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Относно съдържанието на понятието “справедливост”, изведено в принцип при определяне размера на обезщетението за неимуществени вреди в разпоредбата на чл.52 ЗЗД</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>