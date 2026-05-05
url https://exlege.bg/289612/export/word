--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неоснователно е оплакването, че въззивният съд не е разчел правилно същността и духа на британската присъда, тъй като наложеното с нея наказание е лишаване от свобода в размер на 14 години, без да са поставени условия, касателно срока на изтърпяване. Въведеното в Обединеното кралство предсрочно освобождаване на осъдени лица е въпрос, свързан с изпълнението на наказанието, а не с неговия вид и размер, които единствени подлежат на приспособяване от изпълняващата държава. За да се сподели тезата на искателя за нарушение по смисъла на чл. 10 от КТОС, следва решаващият съд да е променил правния характер на определеното наказание, а подобно нарушение не е налице, доколкото наложеното наказание е 14 години без предвидено условие за минимален срок на изтърпяване. Съгласно Допълнителния протокол към КТОС не се изисква съгласие на осъденото лице за провеждане на трансферното производство, поради което изрично изразеното несъгласие е ирелевантно. Изпълняващата държава е обвързана с правния характер и срока на наказанието, както те са определени от осъдилата държава, но не и с режима на неговото изтърпяване.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>