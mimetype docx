--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №174/16.03.2026 по гр. д. №187/2025 на ВКС, ГК, I г.о.</w:t>
+        <w:t>Решение №174/16.03.2026 по гр. д. №187/2025 на ВКС, ГК, I г.о., докладвано от съдия Теодора Гроздева</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Проверка допустимостта на решението</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът приема, че в конкретния случай ищцата няма правен интерес от предявяване на отрицателен установителен иск срещу ответника за процесния имот, поради което предявеният от нея иск се явява недопустим. Съответно на това - недопустими са и като такива следва да се обезсилят постановените по този недопустим иск първоинстанционно и въззивно решения. Не е доказала да притежава самостоятелно право върху процесния имот, като безспорно е установено от влязлото в сила решение, че ищцата не е собственик на претендирания имот по давност. Ищцата не е твърдяла, а и не е доказала, че при евентуалното уважаване на отрицателния установителен иск срещу ответника, би могла да придобие права върху имота, тъй като процесният имот включва реални части от няколко УПИ, които не могат за бъдат придобивани по давност по чл. 200, ал. 1 ЗУТ. Без уважаването на този иск не би се засегнало съществуващото фактическо състояние, тъй като ответникът не разполага с изпълнително основание за отстраняване на ищцата и не е смутил или отнел владението й.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>