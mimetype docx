--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Решение №80/17.03.2026 по търг. д. №1005/2025 на ВКС, ТК, I т.о.</w:t>
+        <w:t>Решение №80/17.03.2026 по търг. д. №1005/2025 на ВКС, ТК, I т.о., докладвано от съдия Анжелина Христова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Как следва да се прилага принципът на справедливостта, въведен в чл. 52 ЗЗД, при определяне дължимото обезщетение за неимуществени вреди в хипотеза на предявен пряк иск срещу застрахователя.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Понятието справедливост не е абстрактно, а винаги изисква преценката на обективно съществуващи конкретни обстоятелства, които при телесни увреждания може да са свързани с начина на извършване, характера на увреждането, продължителността на възстановяването, интензитета и продължителността на болките, ежедневните неудобства и психологическите страдания, наличието на трайни физически и психически последици. Посочените обстоятелства следва да бъдат обсъдени от съда в тяхната съвкупност, като се прецени и общественото разбиране за справедливост на даден етап от развитието на самото общество, обусловено от икономическите условия в страната, проявление на които са и лимитите на отговорността на застрахователите. Принципът на справедливост при възмездяване на претърпените от пострадалия от деликт неимуществени вреди налага съдът при определяне размера на дължимото обезщетение да извърши задълбочено изследване на общите и на специфичните за отделния спор правнорелевантни факти и обстоятелства, обуславящи вредите, преживените болки, страдания и емоционални преживявания и да изложи съображенията си по тях в мотивите на съдебното решение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>