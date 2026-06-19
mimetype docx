--- v0 (2026-03-25)
+++ v1 (2026-06-19)
@@ -27,97 +27,97 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Определение №1469/24.03.2026 по ч.гр.д. №667/2026 на ВКС, ГК, II г.о.</w:t>
+        <w:t>Определение №1469/24.03.2026 по ч.гр.д. №667/2026 на ВКС, ГК, II г.о., докладвано от съдия Радост Бошнакова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
         <w:t/>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В разпоредбата на чл. 274, ал. 1 ГПК е очертан кръгът на подлежащите на самостоятелен инстанционен контрол пред по-горен по степен съд определения, а именно – тези, които преграждат по-нататъшното развитие на делото (т. 1), и тези, чиято обжалваемост изрично е предвидена от закона (т. 2). Актът, с който на основание чл. 262, ал. 1 ГПК администриращият въззивната жалба съд дава указания на страната за отстраняване на допуснатите нередовности, не попада в посочените хипотези. Съгласно задължителните тълкувателни разяснения, дадени в т. 5 на ТР № 1 от 17.7.2001 г. по гр. д. № 1/2001 г. на ОСГК на ВКС, определението, с което се оставя без движение производството по делото не подлежи на самостоятелен инстанционен контрол. Срещу това определение страната може да се защити чрез обжалване определението за прекратяване на делото. На самостоятелно обжалване подлежи разпореждането за връщане на въззивната жалба поради неотстраняване в срок на допуснатите нередовности.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>