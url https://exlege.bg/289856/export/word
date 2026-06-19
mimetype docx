--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Спорът по делото се свежда до наличието на извършен износ от ревизираното дружество към Великобриатния, съответно приложим ли е чл. 28 ЗДДС относно размера на данъка. Спрямо процесния случай, при който износът е осъществен чрез изходна митническа служба, т. е. от друга държава членка (Чехия), а не от митническата служба на износа, митническата декларация се замества от придружаващ документ, съдържащ най-малко данните, които се изискват за придружаващия износен документ съгласно чл. 796а от Регламент 2454/93 г. От страна на „Аркатров Юроп“ ЕООД са ангажирани в превод на български език декларация за внос, митнически документ за износ, издаден от Чешко митническо управление, документ за доставка, документ за получаване и опаковъчен списък. Издаденият от чешката митническа администрация документ за износ, противно на твърденията на касатора, съдържа необходимите реквизити, които позволяват по безспорен начин да се идентифицира предметът на износа и факта на напускане на стоката в посока трета страна – Великобритания. Придружаващият износен документ съответства на образеца и бележките в Приложение 45ж от Регламент 2454/93 г. Правилно е прието, че е налице износ и приложима е нулева ставка за облагане на доставката съгласно чл. 28 ЗДДС, като са представени надлежни документи в съответствие с чл. 21, ал. 1 ППЗДДС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>