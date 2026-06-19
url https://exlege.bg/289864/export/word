--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предпоставката, при която съдът може да спре допуснатото по закон предварително изпълнение е възможността предварителното изпълнение да причини на оспорващия значителна или трудно поправима вреда. При преценка на предпоставките за спиране следва да се държи сметка безспорно и за обществения интерес, който предварително изпълнение на мярката обезпечава, така и за личния интерес, който не следва да се ограничава несъразмерно на преследвана от закона цел. В случая по делото са налице доказателства от Гаранционния фонд, че още преди издаване на оспорената ЗПАМ за горепосочения автомобил има валидна застраховка Гражданска отговорност, поради което са настъпили материално правните предпоставки за служебно възстановяване на прекратената регистрация на превозното средство. Със сключването на валидна застраховка Гражданска отговорност е обезпечен обществения интерес, за чието гарантиране законът е въвел предварителното изпълнение на принудителната мярка. След като общественият интерес е гарантиран, то личният такъв на жалбоподателката несъразмерно е ограничен от предварителното изпълнението на издадената ЗПАМ. Заявените от жалбоподателката значителни и трудно поправими вреди, свързани с невъзможността да изпълнява всекидневните си личи и семейни задължения, в конкретния случай се явяват противопоставими и надделяващи над обществения интерес, доколкото последният е вече защитен и обезпечен от сключената задължителна застраховка Гражданска отговорност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>