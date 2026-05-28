--- v0 (2026-04-04)
+++ v1 (2026-05-28)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За да е съкратена една длъжност по смисъла на чл. 106, ал. 1, т. 2 от ЗДСл следва да се установи, че тази длъжност е премахната като нормативно установена позиция и система от функции или е намален броят на служителите, които са ангажирани с нейното изпълнение. При така установеното по делото заеманата от жалбоподателя длъжност „началник на отдел“ – отдел „Контролни дейности“, в новото длъжностно разписание е престанала да съществува като нормативно установена позиция и система от функции. В кръга на притежаваната компетентност на административния орган е правото му да извършва промени и реорганизации в управляваната от него администрация с оглед оптимизиране на дейността й. Обстоятелството, че длъжността, заемана от жалбоподателя е била трансформирана в длъжност „главен инспектор“ в новосъздадения отдел, както и че дейностите на закрития отдел продължават в новия, не обосновават извод, че не е налице в случая безспорно доказано съкращаване на длъжността на жалбоподателя. Създадената нова длъжност „главен инспектор" е с различно длъжностно ниво от закритата и е с изцяло изпълнителски функции, които не съвпадат със задълженията на началник на отдел. В случая безспорно се установява по делото, че е налице реално съкращаване на длъжността „началник на отдел "Контролни дейности““.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>