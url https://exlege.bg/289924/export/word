--- v0 (2026-03-26)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Въз основа на събраните доказателства, съдът е счел за обоснован извода на административния орган, че чужденецът не е доказал достоверно целта и условията на заявеното пребиваване в Република България, с което са осъществени предпоставките на чл. 10, ал. 1, т. 17 и т. 23 от ЗЧРБ. Съобразно приложеното по делото извлечение от Национално визова система /НВС/ е видно, че не се доказва достоверността на условията и целта на заявеното пребиваване и е предоставена невярна информация, тъй като са установени явни разминавания и несъответствия от декларираните от чужденката и акционерното дружество обстоятелства. ДАНС е изразила отрицателно становище, като са отчетени несъответствията и разминаванията в документите, обосноваващи извода, че са предоставени данни с цел получаване на виза и придобиване на статут на пребиваване при формално изпълнение на изискванията. Констатирано е разминаване между посоченото в НВС планирани дати на пристигане и отпътуване на лицето и срока на медицинската застраховка, която е сключена за бъдещ период. Излагането на мотивите в документ, съставен от друг орган преди издаването на обжалвания индивидуален административен акт, не противоречи на нормативните изисквания, като същите се приобщават към административната преписка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>