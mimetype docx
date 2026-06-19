--- v0 (2026-03-26)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Правилен е извода на първоинстанционния съд за това, че оспорената виза е издадена от лице, което не е имало компетентност, поради и което е нищожна. Според съдебната практика и правната теория, при липса на законови критерии за нищожност, един административен акт е нищожен, когато е издаден от некомпетентен по материя, място и време орган. В случая е правилен извода на съда, че оспорената виза страда от такъв тежък порок поради неспазване на изискванията за форма от една страна, но и поради неизпълнение на изискванията на правната норма за съдържанието на визата. Правилно съдът е посочил, че съгласно чл. 140 ал. 2 ЗУТ визата представлява копие (извадка) от действащ подробен устройствен план с обхват поземления имот и съседните му поземлени имоти, с означени налични сгради и постройки в него и в съседните имоти и с нанесени линии на застрояване и допустими височини, плътност и интензивност на застрояване и други изисквания. От събраните доказателства безспорно е установено, че издадената и оспорена виза за проектиране не представлява извадка, нито копие от действащия ПУП – ПРЗ и не отговаря на съдържанието на законовата норма. Това обосновава наличието на толкова тежък порок, който води до нищожност на акта.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>