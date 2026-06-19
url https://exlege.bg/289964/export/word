--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Касационната инстанция споделя извода на първоинстанционния съд, че при налагане на мерките административният орган е отчел обстоятелствата по чл. 44, ал. 2 от ЗЧРБ. Приобщените към делото доказателства установяват по категоричен начин незачитането на законовия ред в Република България от страна на украинския гражданин. При преценката на съразмерността на наложените мерки съдът е съобразил общоизвестния факт, че в Украйна се водят военни действия и че за чужденеца съществува вероятност да бъде мобилизиран, но е приел, че превес следва да има опазването на обществения ред в страната. Правилни и съответни на материалния закон са и изводите на първоинстанционния съд, че определеният от административният орган срок - пет години, е в рамките на срока, посочен в чл. 42з, ал. 3 , предл. І от ЗЧРБ и напълно съответства на осъщественото от М. незачитане на правния ред в страната ни. Този срок се определя по преценка на административния орган, а законът не въвежда изискване за мотивиране на тази преценка. Неоснователно е и възражението за неправилно приложение на чл. 44в, ал. 3 от ЗЧРБ, тъй като разпоредбата касае въвеждането на сигнали за отказ за влизане и пребиваване в ШИС, което се извършва въз основа на заповедта, с която се налага мярката, т.е. едва след налагането на подобна мярка дирекция Миграция провежда консултации с другата държава членка.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>