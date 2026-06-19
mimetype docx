--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В случаите по чл. 107, ал. 1, т. 5 ЗДСл следва да се посочат в заповедта фактическите обстоятелства, обуславящи обективната невъзможност за изпълнение на служебните задължения. В случая не са налице условията за прекратяване на процесното служебно правоотношение на това основание. Прекратяването на служебното правоотношение при условията на чл. 107, ал. 1, т. 5 от ЗДСл изисква осъществяването на три кумулативни предпоставки: създадена нова фактическа обстановка, същата да води до невъзможност служителят да изпълнява задълженията си по длъжностна характеристика и причините за тази невъзможност да не зависят от волята на страните. Извършените промени от органа не представляват обективни обстоятелства извън неговата воля, а са резултат от съзнателно предприето от него действие, насочено към осуетяване възстановяването на държавния служител. Трансформацията на длъжностите не цели обезпечаване на работата и по-добрата функционалност, а освобождаване на конкретен служител от заеманата от него длъжност. Изводът за допуснато нарушение на принципа по чл. 6 АПК и превратно упражняване на власт от издателя на процесната заповед и пренебрегване изцяло на влезлите в сила съдебни решения е правилен.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>