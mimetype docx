--- v0 (2026-04-01)
+++ v1 (2026-06-06)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>ВКС намира, че в нарушение на чл. 384, вр. с 382, ал. 7 НПК съдът е одобрил представеното от страните споразумение в частта за приложение на чл. 67, ал. 3 НК, с което се прилагат двете мерки по 42а, ал. 2, т. 1 и т. 2 НК през изпитателния срок. Към инкриминирания период 2016 – 2022 г. наказателният закон е предвиждал възможност съдът да наложи през изпитателния срок на условното наказание само една от пробационните мерки по чл. 42а, ал. 2 НК. Окръжният съд е следвало на основание чл. 2, ал. 2 НК да приложи по-благоприятната редакция на чл. 67, ал. 3 НК, като определи само една пробационна мярка през изпитателния срок за четиримата подсъдими. В съдебната практика на върховната инстанция константно се приема, че ВКС може да измени определението за одобряване на споразумението, вместо да го отмени и върне делото, ако в конкретния казус промяната е в полза на осъденото лице. Отпадането на една от мерките освен, че е в полза на осъдените е единствената възможност за правилното приложение на материалния наказателен закон. ВКС прие, че най-благоприятното третиране на осъдените налага след възобновяване на делото да се отмени приложението спрямо четиримата осъдени през изпитателния срок на пробационната мярка по чл. 42а, ал. 2, т. 1 НК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>