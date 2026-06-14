--- v0 (2026-04-04)
+++ v1 (2026-06-14)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В процесния случай със създадената изкуствена конструкция, определена като поемане на чуждо задължение се цели именно отклонение от данъчно облагане, съобразно приложимата норма е тази на чл. 45, ал. 2 от ЗДДС. Доколкото не е налице освободена доставка. Действително, прехвърлянето на ограничени вещни права върху земя е освободена доставка по смисъла на чл. 45, ал. 1 от ЗДДС, но в процесния случай, чрез поемането на чуждо задължение, това прехвърляне на правото на строеж е било осъществено след издаването на разрешението на строеж. Това обстоятелство, по което страните не спорят, обуславя приложимостта на чл. 45, ал. 2 от ЗДДС, съгласно който учредяването или прехвърлянето на право на строеж се смята за освободена доставка по ал. 1 до момента на издаването на разрешение за строеж на сградата, за която се учредява или прехвърля правото на строеж. Към момента на сделката по прехвърляне на правото на строеж е издадено разрешение за строеж № 386/11.09.2019 г. от главния архитект на община Русе, като това означава, че процесната доставка на стока не е освободена доставка, при съобразяване на обстоятелството, че е извършена три години след издаване на разрешението за строеж. Това обстоятелство, обаче не прави облагаемите доставки необлагаеми, съответно в процесния случай не препятства приложимостта на чл. 45, ал. 2 от ЗДДС.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>