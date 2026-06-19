--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>При съществено нарушение на процесуалните правила първоинстанционният съд приел за безспорно получаването на сумите с наложен платеж, описани в таблиците на „Еконт Експрес“ООД, „Спиди“ЕАД и „Рапидо Експрес енд Лоджистик“ЕООД. Необоснован е и другият решаващ фактически извод на административния съд, че щом по банковите сметки на ревизираното лице са постъпили парични суми, те представляват негов доход по чл. 35, т. 6 ЗДДФЛ. Приходните органи са приели в РА, че става дума за доход, получен от продажбата на стоки, т. е. изобщо не са поддържали, че става дума за друг доход по чл. 35, т. 6 ЗДДФЛ. След като получените по личните сметки на лицето преводи са с посочени получатели „Форс-М“ЕООД и ЕТ „Гранд Форс Груп-Л. Захариева“, ревизиращите е следвало поне да проверят в ревизионното производство тези стопански субекти и едва тогава да решат кой е реалният получател на дохода. Необоснован и при съществено нарушение на процесуалните правила е и фактическият извод на първоинстанционния съд, че не е доказано ревизираното лице да е отчело получените средства на „Форс-М“ЕООД и ЕТ „Гранд Форс Груп-Л. Захариева“. Вярно е, че при извършване на ревизия по особения ред на чл. 122 и следващи ДОПК констатациите на РА се считат за истински, но само ако са обосновани на събраните доказателства, какъвто не е случаят.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>