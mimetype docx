--- v0 (2026-04-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Органите по приходите са приели априори, че „Ню ейдж България“ ЕООД е прехвърлило на АСМ Груп правото на собственост върху материалите (платове и прежди) по трите фактури от д. п.м. 06.2024 г., като не са изследвали основанието за прехвърляне на собствеността или преминаването върху получателя на правото да се разпорежда фактически със стоките като собственик. Администрацията е отрекла стоките да са напуснали страната, като с тях фактически се е разпоредил доставчикът, възлагайки на подизпълнител изработването на дрехите, които впоследствие е доставил на АСМ Груп. Това изключва осъществяването на доставки на стоки като данъчно събитие по трите фактури от д. п.м. 06.2024 г. Престацията на „Ню ейдж България“ ЕООД към АСМ Груп е единна и тя има за предмет стоки – готовите изделия, доставени през месец юли 2024 г., поради което следва да се разглежда като една доставка (вж. т. 21 от решението на Съда по дело С155/12). Без да са настъпили данъчни събития по издадените от „Ню ейдж България“ ЕООД фактури с получател АСМ Груп в д. п.м. 06.2024 г. за доставчикът не е възникнало задължение за начисляване на ДДС, поради което начисляването на данъка с РА е неправомерно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>