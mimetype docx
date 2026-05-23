--- v0 (2026-04-04)
+++ v1 (2026-05-23)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В съответствие с тълкуването, дадено с т. 51 от Решение по дело С-362 на СЕС, административният съд е извършил преценка, според която ЗВР, ЗИЗВР, РД, РА, РАПРА, издадени в ревизионното производство спрямо М., са подписани с валидни КЕП от органите, посочени за техни издатели, по начин, позволяващ еднозначното им идентифициране чрез присвоен им от доставчика на удостоверителната услуга сериен номер на сертификата и посочена персонална служебна електронна поща в НАП. Подписите съдържат и квалифициран електронен времеви печат по смисъла на чл. 3, т. 14 от Регламент № 910/2014 и имат белезите на КЕП по смисъла на чл. 3, т. 12 от Регламент № 910/2014, като доставчикът на услугата отговаря на изискванията, предвидени в чл. 33, 1 от Регламента. Прието е, че са изпълнени, в условията на кумулация, изискванията към КЕП според Решение по дело С-362 на СЕС, а именно: налице е квалифицирано удостоверение за КЕП съгласно чл. 3, т. 15 от Регламента; подписите, към момента на полагането им, съответстват на изискванията на чл. 26 от Регламента; подписите са създадени от устройство за създаване на КЕП. Въз основа на съдебно-техническата експертиза, приета по делото без оспорване на страните, е установено, че КЕП на органите по приходите отговарят на изискванията, посочени в член 26 от Регламента, т. е. свързани са по уникален начин с титулярите на подписа и могат да ги идентифицират. Видно от доказателствата по делото, ЗВР, а и останалите актове, издадени в хода на ревизията ЗИЗВР, РД, РА и РАПРА, са връчени редовно по смисъла на чл. 29, ал. 4 вр. чл. 30, ал. 6 ДОПК на електронен адрес, като са приложени удостоверения за извършено връчване по електронен път, с които е удостоверено активиране на електронната препратка към съобщението и изтегляне на приложените документи. Правото на защита на адресата на акта не е било накърнено, като лицето е участвало в ревизионното производство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>