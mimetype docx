--- v0 (2026-04-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,55 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Съмненията от преследване и наказание поради дезертиране от военна служба сами по себе си не представляват основателни опасения от преследване. Необосновано и недоказано е твърдението на чужденеца, че ще бъде насила взет в армията, тъй като след промените на режима [в Сирия] военната служба е доброволна. В процесния случай не се касае за лице, нуждаещо се от международна закрила, а за мигрант, напуснал държавата си по произход в търсене на по-добри условия за живот и реализация. </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t> Снимките на документ, в случая снимки на призовки, не представляват самия документ, а само изображение и не могат да бъдат приети нито за официален, нито за частен документ, поради което същите не съставляват годно писмено доказателствено средство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>