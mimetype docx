--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Работникът или служителят с нормално работно време, който е в редовен годишен (или друг вид) отпуск по първия си трудов договор, не може да сключва втори трудов договор, освен за сключване на договор за работа по съвместителство.</w:t>
+        <w:br/>
+        <w:t>Ако обаче работникът или служителят в нарушение на цитираните разпоредби сключи втори трудов договор и положи труд по него, по начало ще следва да получи трудово възнаграждение за положената работа.</w:t>
+        <w:br/>
+        <w:t>Щом трудовият договор е сключен в нарушение на чл. 73 и 74 КТ, той е нищожен и отношенията между страните по договора следва да се уредят съобразно чл. 21 КТ.</w:t>
+        <w:br/>
+        <w:t>Ако работникът или служителят при сключване на договора е действувал добросъвестно, то до момента на признаване договора за нищожен отношенията между страните следва да се уредят, както ако договорът би бил действителен, т. е. до този момент работникът или служителят има право на трудовото възнаграждение за извършената работа.</w:t>
+        <w:br/>
+        <w:t>Ако обаче е действувал недобросъвестно, отношенията по трудовия договор, признат за нищожен, следва да се уредят по общите правила на ЗЗД, т. е. съгласно чл. 59 ЗЗД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>