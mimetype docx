--- v0 (2026-04-22)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Митническия орган не е спазил изискванията на чл. 2 от Регламент за изпълнение (ЕС) 2023/1649, задължаващ ги да предприемат необходимите мерки за въвеждане на регистрационен режим за посочения в чл. 1 внос, което е довело и до пропуск на митническите органи при оформяне вноса на процесните стоки и допускането им за обращение, без да поискат представяне на допълнителни документи, обезпечение или други изисквания. Митническия орган е издал воето решение без да спази нарочна процедура, каквато е тази по чл. 84, ал. 1 от ЗМ – за осъществен последващ контрол. В конкретния случай се касае за допусната грешка от страна на компетентния митнически орган и предвид нормата на чл. 116, 1 от Регламент (ЕС) 952/2013 размера на вносните или износни мита, се възстановява или опрощава на основание грешка на компетентните органи. Липсата от страна на митническия орган да въведе изискването на чл. 2 от Регламент за изпълнение (ЕС) 2023/1649 и действията на служителите на ТД на митница Бургас, приключили митническите формалности по процесната митническа декларация, без да изискват други документи от вносителя или представяне на обезпечение или да посочат необходимостта от други режим – регистрационен, доказва добросъвестност у страна на търговеца. Дружеството-вносител е нямало как да открие тази грешка, поради действията на митническата администрация. С оглед на горното следва да се опрости дължимия размер на антидъмпингово мито поради наличието на предпоставки за това.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>